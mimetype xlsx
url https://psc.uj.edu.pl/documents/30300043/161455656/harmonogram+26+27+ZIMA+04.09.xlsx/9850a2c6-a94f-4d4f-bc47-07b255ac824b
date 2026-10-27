--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -10,76 +10,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anna\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BDA32E3-F217-4498-BA27-05B7666A7EF3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FFEDDEB-FB49-4662-93A8-64E88FB1113F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7545" tabRatio="500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="7545" tabRatio="500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="poniedziałek" sheetId="1" r:id="rId1"/>
     <sheet name="wtorek" sheetId="2" r:id="rId2"/>
     <sheet name="środa" sheetId="3" r:id="rId3"/>
     <sheet name="czwartek" sheetId="4" r:id="rId4"/>
     <sheet name="piątek" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">piątek!$A$1:$J$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">wtorek!$A$1:$J$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="906" uniqueCount="326">
   <si>
     <t>1st. budd II rok</t>
   </si>
   <si>
     <t>1 st. psc III rok</t>
   </si>
   <si>
     <t>1 st. buddo I rok</t>
   </si>
   <si>
     <t>2 st. psc II rok</t>
   </si>
   <si>
     <t>2st. psc I rok</t>
   </si>
   <si>
     <t>1 st. psc II rok</t>
   </si>
   <si>
     <t>2st. budd I rok</t>
   </si>
   <si>
     <t>1 st. budd III rok</t>
   </si>
   <si>
@@ -691,53 +691,50 @@
   <si>
     <t>kultura</t>
   </si>
   <si>
     <t>tybetańska</t>
   </si>
   <si>
     <t>13.15-14.45</t>
   </si>
   <si>
     <t xml:space="preserve">Śmierć w </t>
   </si>
   <si>
     <t>róznych</t>
   </si>
   <si>
     <t>kręgach…</t>
   </si>
   <si>
     <t>mgr M. MARUYAMA</t>
   </si>
   <si>
     <t>10.45-13.00</t>
   </si>
   <si>
-    <t>8.00-9.30</t>
-[...1 lines deleted...]
-  <si>
     <t>9.45-11.15</t>
   </si>
   <si>
     <t xml:space="preserve">Teorie </t>
   </si>
   <si>
     <t>kultury</t>
   </si>
   <si>
     <t>16.45-18.15</t>
   </si>
   <si>
     <t>18.30-20.00</t>
   </si>
   <si>
     <t>15.00-16.30</t>
   </si>
   <si>
     <t>ZEBRANIA</t>
   </si>
   <si>
     <t>KATEDRY</t>
   </si>
   <si>
     <t>gr. 2</t>
@@ -964,96 +961,102 @@
   <si>
     <t>wprowadzenie</t>
   </si>
   <si>
     <t xml:space="preserve"> do pojęć</t>
   </si>
   <si>
     <t>15.10-16.40</t>
   </si>
   <si>
     <t>celtycka</t>
   </si>
   <si>
     <t xml:space="preserve">Kultura </t>
   </si>
   <si>
     <t>odrabianie</t>
   </si>
   <si>
     <t>13.00-14.30</t>
   </si>
   <si>
     <t>14.45-16.15</t>
   </si>
   <si>
-    <t>11.30-14.45</t>
-[...4 lines deleted...]
-  <si>
     <t>wyjątkowo</t>
   </si>
   <si>
     <t xml:space="preserve">Ancient </t>
   </si>
   <si>
     <t>Egypt…</t>
   </si>
   <si>
     <t>prof. E. Ciampini</t>
   </si>
   <si>
     <t>13.00-15.15</t>
   </si>
   <si>
     <t>12.10, 09.11</t>
   </si>
   <si>
     <t>13.00-16.00</t>
   </si>
   <si>
     <t xml:space="preserve">The global </t>
   </si>
   <si>
     <t>network</t>
   </si>
   <si>
     <t>17.00-20.00</t>
   </si>
   <si>
     <t>Prof. R. Martínez-Esquivel</t>
   </si>
   <si>
     <t>9.15-10.45</t>
   </si>
   <si>
     <t>13.10-14.40</t>
   </si>
   <si>
     <t>ćw., gr 3</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>11.30-14.30</t>
+  </si>
+  <si>
+    <t>16.45-19.45</t>
+  </si>
+  <si>
+    <t>IF rezerwacja</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$zł-415];[Red]\-#,##0.00\ [$zł-415]"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Czcionka tekstu podstawowego"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2086,52 +2089,52 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AMH60"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F14" sqref="F14"/>
+      <pane ySplit="2" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D47" sqref="D47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.25" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.75" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.25" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="1021" width="4.625" style="1" customWidth="1"/>
     <col min="1022" max="1022" width="5.125" style="1" customWidth="1"/>
     <col min="1023" max="1024" width="6.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
@@ -2262,266 +2265,266 @@
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="2"/>
       <c r="K7" s="18"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="2"/>
       <c r="K8" s="18"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="17"/>
       <c r="B9" s="3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="2"/>
       <c r="K9" s="18"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="91">
         <v>11202</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="2"/>
       <c r="K10" s="18"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="23" t="s">
         <v>144</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="2"/>
       <c r="K11" s="18"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="23" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="44" t="s">
         <v>140</v>
       </c>
       <c r="K12" s="18"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="4"/>
-      <c r="C13" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="83" t="s">
         <v>105</v>
       </c>
       <c r="F13" s="23" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="G13" s="18"/>
+        <v>264</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>50</v>
+      </c>
       <c r="H13" s="65" t="s">
         <v>203</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="J13" s="44" t="s">
         <v>141</v>
       </c>
       <c r="K13" s="18"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="12"/>
-      <c r="C14" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="82" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>173</v>
       </c>
-      <c r="G14" s="18"/>
+      <c r="G14" s="33" t="s">
+        <v>300</v>
+      </c>
       <c r="H14" s="65" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="J14" s="44" t="s">
         <v>142</v>
       </c>
       <c r="K14" s="18"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="3"/>
-      <c r="C15" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="83" t="s">
         <v>97</v>
       </c>
       <c r="F15" s="23"/>
-      <c r="G15" s="18"/>
+      <c r="G15" s="33" t="s">
+        <v>301</v>
+      </c>
       <c r="H15" s="65" t="s">
         <v>204</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J15" s="44" t="s">
         <v>149</v>
       </c>
       <c r="K15" s="18"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4"/>
-      <c r="C16" s="33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="82" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F16" s="23"/>
-      <c r="G16" s="18"/>
+      <c r="G16" s="33" t="s">
+        <v>218</v>
+      </c>
       <c r="H16" s="65" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="44" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="K16" s="18"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="17"/>
       <c r="B17" s="12"/>
-      <c r="C17" s="33"/>
+      <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="83"/>
       <c r="F17" s="4"/>
-      <c r="G17" s="18"/>
+      <c r="G17" s="33"/>
       <c r="H17" s="65"/>
       <c r="I17" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J17" s="44" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="3"/>
-      <c r="C18" s="33"/>
+      <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="82"/>
       <c r="F18" s="18"/>
-      <c r="G18" s="18"/>
+      <c r="G18" s="33"/>
       <c r="H18" s="65"/>
       <c r="I18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="44"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="33"/>
+      <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="83"/>
       <c r="F19" s="18"/>
-      <c r="G19" s="18"/>
+      <c r="G19" s="33"/>
       <c r="H19" s="65"/>
       <c r="I19" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="K19" s="18"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="44" t="s">
         <v>140</v>
       </c>
       <c r="K20" s="18"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="17" t="s">
         <v>40</v>
       </c>
@@ -2537,161 +2540,161 @@
       <c r="E21" s="12" t="s">
         <v>182</v>
       </c>
       <c r="F21" s="18"/>
       <c r="G21" s="94" t="s">
         <v>103</v>
       </c>
       <c r="H21" s="18"/>
       <c r="I21" s="22" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="44" t="s">
         <v>141</v>
       </c>
       <c r="K21" s="18"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>172</v>
       </c>
       <c r="C22" s="78" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D22" s="41" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>183</v>
       </c>
       <c r="F22" s="18"/>
       <c r="G22" s="51" t="s">
         <v>104</v>
       </c>
       <c r="H22" s="18"/>
       <c r="I22" s="26" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="44" t="s">
         <v>142</v>
       </c>
       <c r="K22" s="18"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>187</v>
       </c>
       <c r="C23" s="78" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D23" s="41" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="18"/>
       <c r="G23" s="95" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="H23" s="18"/>
       <c r="I23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="J23" s="44" t="s">
         <v>149</v>
       </c>
       <c r="K23" s="18"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>188</v>
       </c>
       <c r="C24" s="78" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D24" s="41" t="s">
         <v>188</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>188</v>
       </c>
       <c r="F24" s="18"/>
       <c r="G24" s="51" t="s">
         <v>175</v>
       </c>
       <c r="H24" s="18"/>
       <c r="I24" s="26" t="s">
         <v>25</v>
       </c>
       <c r="J24" s="44" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K24" s="18"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="17"/>
       <c r="B25" s="58"/>
       <c r="C25" s="78" t="s">
         <v>188</v>
       </c>
       <c r="D25" s="65" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E25" s="12"/>
       <c r="F25" s="18"/>
       <c r="G25" s="94" t="s">
         <v>127</v>
       </c>
       <c r="H25" s="18"/>
       <c r="I25" s="22" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J25" s="44" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="K25" s="18"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="78"/>
       <c r="D26" s="65" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E26" s="12"/>
       <c r="F26" s="18"/>
       <c r="G26" s="68"/>
       <c r="H26" s="18"/>
       <c r="I26" s="30" t="s">
         <v>188</v>
       </c>
       <c r="J26" s="44"/>
       <c r="K26" s="18"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="58"/>
       <c r="C27" s="78" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="65"/>
       <c r="E27" s="12"/>
       <c r="F27" s="18"/>
       <c r="G27" s="94"/>
       <c r="H27" s="18"/>
       <c r="I27" s="22"/>
@@ -2786,74 +2789,74 @@
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="58" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="41" t="s">
         <v>212</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>212</v>
       </c>
       <c r="F32" s="18"/>
       <c r="G32" s="51"/>
       <c r="H32" s="18"/>
       <c r="I32" s="34" t="s">
         <v>23</v>
       </c>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="17"/>
       <c r="B33" s="18"/>
       <c r="C33" s="66" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D33" s="65" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="E33" s="12"/>
       <c r="F33" s="18"/>
       <c r="G33" s="94"/>
       <c r="H33" s="18"/>
       <c r="I33" s="40" t="s">
         <v>87</v>
       </c>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="18"/>
       <c r="C34" s="58"/>
       <c r="D34" s="65" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="E34" s="12"/>
       <c r="F34" s="18"/>
       <c r="G34" s="68"/>
       <c r="H34" s="18"/>
       <c r="I34" s="34" t="s">
         <v>212</v>
       </c>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="58"/>
       <c r="D35" s="41"/>
       <c r="E35" s="12"/>
       <c r="F35" s="18"/>
       <c r="G35" s="95"/>
       <c r="H35" s="18"/>
       <c r="I35" s="40"/>
       <c r="J35" s="18"/>
@@ -2938,224 +2941,224 @@
         <v>29</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>101</v>
       </c>
       <c r="F39" s="18"/>
       <c r="G39" s="72" t="s">
         <v>167</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>110</v>
       </c>
       <c r="I39" s="40" t="s">
         <v>69</v>
       </c>
       <c r="J39" s="18"/>
       <c r="K39" s="18"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="18"/>
       <c r="D40" s="38" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F40" s="18"/>
       <c r="G40" s="9" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="I40" s="34" t="s">
         <v>121</v>
       </c>
       <c r="J40" s="18"/>
       <c r="K40" s="18"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="17"/>
       <c r="B41" s="18"/>
       <c r="C41" s="18"/>
       <c r="D41" s="39"/>
       <c r="E41" s="12"/>
       <c r="F41" s="18"/>
       <c r="G41" s="72" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="H41" s="96" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="I41" s="59" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J41" s="18"/>
       <c r="K41" s="18"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="18"/>
       <c r="D42" s="71"/>
       <c r="E42" s="12"/>
       <c r="F42" s="18"/>
       <c r="G42" s="81" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="H42" s="96"/>
       <c r="I42" s="34" t="s">
         <v>29</v>
       </c>
       <c r="J42" s="18"/>
       <c r="K42" s="18"/>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="80"/>
       <c r="E43" s="12"/>
       <c r="F43" s="18"/>
       <c r="G43" s="72" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="H43" s="96"/>
       <c r="I43" s="59"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="79" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="6"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="79" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="8" t="s">
         <v>106</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I45" s="12" t="s">
         <v>193</v>
       </c>
       <c r="J45" s="18"/>
       <c r="K45" s="18"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B46" s="18"/>
       <c r="C46" s="18"/>
       <c r="D46" s="79" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="27" t="s">
         <v>108</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>194</v>
       </c>
       <c r="J46" s="18"/>
       <c r="K46" s="18"/>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="17" t="s">
         <v>77</v>
       </c>
       <c r="B47" s="18"/>
       <c r="C47" s="18"/>
       <c r="D47" s="79" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="8" t="s">
         <v>175</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I47" s="12" t="s">
         <v>121</v>
       </c>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="27" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="9" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J48" s="18"/>
       <c r="K48" s="18"/>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="17"/>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="8" t="s">
         <v>127</v>
       </c>
       <c r="H49" s="18"/>
       <c r="I49" s="12"/>
       <c r="J49" s="18"/>
       <c r="K49" s="18"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="17" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
@@ -3198,111 +3201,111 @@
       <c r="J52" s="18"/>
       <c r="K52" s="18"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>169</v>
       </c>
       <c r="C53" s="18"/>
       <c r="D53" s="18"/>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
       <c r="G53" s="78"/>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="18"/>
       <c r="K53" s="18"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B54" s="25" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="78" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="17" t="s">
         <v>90</v>
       </c>
       <c r="B55" s="32"/>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="78" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
       <c r="K55" s="18"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B56" s="25" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="100" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
       <c r="K56" s="18"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="17"/>
       <c r="B57" s="32" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C57" s="18"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
       <c r="G57" s="78" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H57" s="18"/>
       <c r="I57" s="18"/>
       <c r="J57" s="18"/>
       <c r="K57" s="18"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B58" s="73"/>
       <c r="C58" s="18"/>
       <c r="D58" s="18"/>
       <c r="E58" s="18"/>
       <c r="F58" s="18"/>
       <c r="G58" s="78"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="2" t="s">
         <v>93</v>
       </c>
@@ -3326,52 +3329,52 @@
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="2"/>
       <c r="G60" s="78"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.23611111111111099" right="0.23611111111111099" top="0.74861111111111101" bottom="0.74861111111111101" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" scale="84" firstPageNumber="0" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A6:A7" twoDigitTextYear="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AMH64"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+    <sheetView topLeftCell="A13" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E19" sqref="E14:K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.875" style="1" customWidth="1"/>
     <col min="5" max="6" width="9.75" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.75" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.5" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="11" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.875" style="1" customWidth="1"/>
     <col min="17" max="1020" width="4.625" style="1" customWidth="1"/>
     <col min="1021" max="1022" width="5.125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:132">
       <c r="A1" s="1" t="s">
@@ -3447,50 +3450,51 @@
       </c>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
     <row r="4" spans="1:132">
       <c r="A4" s="17"/>
       <c r="B4" s="2"/>
       <c r="C4" s="18"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:132">
       <c r="A5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
     </row>
     <row r="6" spans="1:132">
       <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
     </row>
     <row r="7" spans="1:132" s="2" customFormat="1">
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
@@ -3854,51 +3858,51 @@
       <c r="DJ9" s="1"/>
       <c r="DK9" s="1"/>
       <c r="DL9" s="1"/>
       <c r="DM9" s="1"/>
       <c r="DN9" s="1"/>
       <c r="DO9" s="1"/>
       <c r="DP9" s="1"/>
       <c r="DQ9" s="1"/>
       <c r="DR9" s="1"/>
       <c r="DS9" s="1"/>
       <c r="DT9" s="1"/>
       <c r="DU9" s="1"/>
       <c r="DV9" s="1"/>
       <c r="DW9" s="1"/>
       <c r="DX9" s="1"/>
       <c r="DY9" s="1"/>
       <c r="DZ9" s="1"/>
       <c r="EA9" s="1"/>
       <c r="EB9" s="1"/>
     </row>
     <row r="10" spans="1:132" s="2" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H10" s="58" t="s">
         <v>23</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
@@ -4117,66 +4121,66 @@
       <c r="DK11" s="1"/>
       <c r="DL11" s="1"/>
       <c r="DM11" s="1"/>
       <c r="DN11" s="1"/>
       <c r="DO11" s="1"/>
       <c r="DP11" s="1"/>
       <c r="DQ11" s="1"/>
       <c r="DR11" s="1"/>
       <c r="DS11" s="1"/>
       <c r="DT11" s="1"/>
       <c r="DU11" s="1"/>
       <c r="DV11" s="1"/>
       <c r="DW11" s="1"/>
       <c r="DX11" s="1"/>
       <c r="DY11" s="1"/>
       <c r="DZ11" s="1"/>
       <c r="EA11" s="1"/>
       <c r="EB11" s="1"/>
     </row>
     <row r="12" spans="1:132" s="2" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="44"/>
       <c r="C12" s="6" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>144</v>
       </c>
-      <c r="G12" s="22" t="s">
+      <c r="G12" s="32" t="s">
+        <v>134</v>
+      </c>
+      <c r="H12" s="58" t="s">
+        <v>253</v>
+      </c>
+      <c r="I12" s="22" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
       <c r="AB12" s="1"/>
       <c r="AC12" s="1"/>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
@@ -4261,62 +4265,62 @@
       <c r="DK12" s="1"/>
       <c r="DL12" s="1"/>
       <c r="DM12" s="1"/>
       <c r="DN12" s="1"/>
       <c r="DO12" s="1"/>
       <c r="DP12" s="1"/>
       <c r="DQ12" s="1"/>
       <c r="DR12" s="1"/>
       <c r="DS12" s="1"/>
       <c r="DT12" s="1"/>
       <c r="DU12" s="1"/>
       <c r="DV12" s="1"/>
       <c r="DW12" s="1"/>
       <c r="DX12" s="1"/>
       <c r="DY12" s="1"/>
       <c r="DZ12" s="1"/>
       <c r="EA12" s="1"/>
       <c r="EB12" s="1"/>
     </row>
     <row r="13" spans="1:132" s="2" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="44"/>
       <c r="C13" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E13" s="23"/>
-      <c r="G13" s="26" t="s">
+      <c r="G13" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="H13" s="58"/>
+      <c r="I13" s="26" t="s">
         <v>37</v>
-      </c>
-[...2 lines deleted...]
-        <v>135</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
@@ -4403,58 +4407,58 @@
       <c r="DM13" s="1"/>
       <c r="DN13" s="1"/>
       <c r="DO13" s="1"/>
       <c r="DP13" s="1"/>
       <c r="DQ13" s="1"/>
       <c r="DR13" s="1"/>
       <c r="DS13" s="1"/>
       <c r="DT13" s="1"/>
       <c r="DU13" s="1"/>
       <c r="DV13" s="1"/>
       <c r="DW13" s="1"/>
       <c r="DX13" s="1"/>
       <c r="DY13" s="1"/>
       <c r="DZ13" s="1"/>
       <c r="EA13" s="1"/>
       <c r="EB13" s="1"/>
     </row>
     <row r="14" spans="1:132" s="2" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="6"/>
       <c r="D14" s="8"/>
       <c r="E14" s="23" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="G14" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="G14" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="H14" s="58"/>
+      <c r="I14" s="22" t="s">
         <v>23</v>
-      </c>
-[...2 lines deleted...]
-        <v>136</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
@@ -4539,61 +4543,61 @@
       <c r="DK14" s="1"/>
       <c r="DL14" s="1"/>
       <c r="DM14" s="1"/>
       <c r="DN14" s="1"/>
       <c r="DO14" s="1"/>
       <c r="DP14" s="1"/>
       <c r="DQ14" s="1"/>
       <c r="DR14" s="1"/>
       <c r="DS14" s="1"/>
       <c r="DT14" s="1"/>
       <c r="DU14" s="1"/>
       <c r="DV14" s="1"/>
       <c r="DW14" s="1"/>
       <c r="DX14" s="1"/>
       <c r="DY14" s="1"/>
       <c r="DZ14" s="1"/>
       <c r="EA14" s="1"/>
       <c r="EB14" s="1"/>
     </row>
     <row r="15" spans="1:132" s="2" customFormat="1">
       <c r="A15" s="17"/>
       <c r="C15" s="74" t="s">
         <v>129</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>173</v>
       </c>
-      <c r="G15" s="33" t="s">
-        <v>219</v>
+      <c r="G15" s="9" t="s">
+        <v>137</v>
       </c>
       <c r="H15" s="58"/>
-      <c r="I15" s="9" t="s">
-        <v>137</v>
+      <c r="I15" s="33" t="s">
+        <v>218</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
       <c r="AB15" s="1"/>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
@@ -4680,62 +4684,62 @@
       <c r="DM15" s="1"/>
       <c r="DN15" s="1"/>
       <c r="DO15" s="1"/>
       <c r="DP15" s="1"/>
       <c r="DQ15" s="1"/>
       <c r="DR15" s="1"/>
       <c r="DS15" s="1"/>
       <c r="DT15" s="1"/>
       <c r="DU15" s="1"/>
       <c r="DV15" s="1"/>
       <c r="DW15" s="1"/>
       <c r="DX15" s="1"/>
       <c r="DY15" s="1"/>
       <c r="DZ15" s="1"/>
       <c r="EA15" s="1"/>
       <c r="EB15" s="1"/>
     </row>
     <row r="16" spans="1:132" s="2" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="44" t="s">
         <v>197</v>
       </c>
       <c r="C16" s="75" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>82</v>
       </c>
-      <c r="G16" s="59"/>
-      <c r="I16" s="32" t="s">
+      <c r="G16" s="32" t="s">
         <v>138</v>
       </c>
+      <c r="I16" s="59"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
@@ -4825,57 +4829,57 @@
       <c r="DQ16" s="1"/>
       <c r="DR16" s="1"/>
       <c r="DS16" s="1"/>
       <c r="DT16" s="1"/>
       <c r="DU16" s="1"/>
       <c r="DV16" s="1"/>
       <c r="DW16" s="1"/>
       <c r="DX16" s="1"/>
       <c r="DY16" s="1"/>
       <c r="DZ16" s="1"/>
       <c r="EA16" s="1"/>
       <c r="EB16" s="1"/>
     </row>
     <row r="17" spans="1:132" s="2" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>158</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="8"/>
       <c r="E17" s="23"/>
-      <c r="G17" s="26"/>
+      <c r="G17" s="9" t="s">
+        <v>218</v>
+      </c>
       <c r="H17" s="23"/>
-      <c r="I17" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="26"/>
       <c r="J17" s="3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
       <c r="AB17" s="1"/>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
@@ -4959,63 +4963,61 @@
       <c r="DJ17" s="1"/>
       <c r="DK17" s="1"/>
       <c r="DL17" s="1"/>
       <c r="DM17" s="1"/>
       <c r="DN17" s="1"/>
       <c r="DO17" s="1"/>
       <c r="DP17" s="1"/>
       <c r="DQ17" s="1"/>
       <c r="DR17" s="1"/>
       <c r="DS17" s="1"/>
       <c r="DT17" s="1"/>
       <c r="DU17" s="1"/>
       <c r="DV17" s="1"/>
       <c r="DW17" s="1"/>
       <c r="DX17" s="1"/>
       <c r="DY17" s="1"/>
       <c r="DZ17" s="1"/>
       <c r="EA17" s="1"/>
       <c r="EB17" s="1"/>
     </row>
     <row r="18" spans="1:132" s="2" customFormat="1">
       <c r="A18" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="44" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="8"/>
       <c r="E18" s="23"/>
-      <c r="G18" s="59"/>
+      <c r="G18" s="32"/>
       <c r="H18" s="23" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="I18" s="59"/>
+      <c r="J18" s="4"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
@@ -5103,51 +5105,53 @@
       <c r="DO18" s="1"/>
       <c r="DP18" s="1"/>
       <c r="DQ18" s="1"/>
       <c r="DR18" s="1"/>
       <c r="DS18" s="1"/>
       <c r="DT18" s="1"/>
       <c r="DU18" s="1"/>
       <c r="DV18" s="1"/>
       <c r="DW18" s="1"/>
       <c r="DX18" s="1"/>
       <c r="DY18" s="1"/>
       <c r="DZ18" s="1"/>
       <c r="EA18" s="1"/>
       <c r="EB18" s="1"/>
     </row>
     <row r="19" spans="1:132" s="2" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>205</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="J19" s="12"/>
+      <c r="J19" s="12" t="s">
+        <v>217</v>
+      </c>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
       <c r="AB19" s="1"/>
       <c r="AC19" s="1"/>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
@@ -5244,51 +5248,51 @@
       <c r="DX19" s="1"/>
       <c r="DY19" s="1"/>
       <c r="DZ19" s="1"/>
       <c r="EA19" s="1"/>
       <c r="EB19" s="1"/>
     </row>
     <row r="20" spans="1:132" s="2" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="44"/>
       <c r="C20" s="50" t="s">
         <v>98</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="23"/>
       <c r="F20" s="83" t="s">
         <v>105</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>112</v>
       </c>
       <c r="H20" s="23" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>162</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="1"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
@@ -5395,679 +5399,693 @@
     <row r="21" spans="1:132">
       <c r="A21" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>177</v>
       </c>
       <c r="F21" s="82" t="s">
         <v>188</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>113</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>217</v>
       </c>
       <c r="I21" s="2"/>
       <c r="J21" s="4"/>
+      <c r="K21" s="2"/>
       <c r="L21" s="2"/>
     </row>
     <row r="22" spans="1:132">
       <c r="A22" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="51"/>
       <c r="D22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>97</v>
       </c>
       <c r="F22" s="83" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="22"/>
       <c r="H22" s="23"/>
       <c r="I22" s="2"/>
       <c r="J22" s="12"/>
+      <c r="K22" s="2"/>
       <c r="L22" s="2"/>
     </row>
     <row r="23" spans="1:132">
       <c r="A23" s="16"/>
       <c r="B23" s="2"/>
       <c r="C23" s="12" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>145</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>139</v>
       </c>
       <c r="F23" s="82" t="s">
         <v>82</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>129</v>
       </c>
       <c r="H23" s="23"/>
       <c r="I23" s="2"/>
       <c r="J23" s="3"/>
+      <c r="K23" s="2"/>
       <c r="L23" s="2"/>
     </row>
     <row r="24" spans="1:132">
       <c r="A24" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="83"/>
       <c r="C24" s="50" t="s">
         <v>188</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E24" s="23" t="s">
         <v>188</v>
       </c>
       <c r="F24" s="83"/>
       <c r="G24" s="59" t="s">
         <v>188</v>
       </c>
       <c r="H24" s="23"/>
       <c r="I24" s="2"/>
       <c r="J24" s="4"/>
+      <c r="K24" s="2"/>
       <c r="L24" s="2"/>
     </row>
     <row r="25" spans="1:132">
       <c r="A25" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="82"/>
       <c r="C25" s="9"/>
       <c r="D25" s="69" t="s">
         <v>188</v>
       </c>
       <c r="E25" s="23"/>
       <c r="F25" s="82"/>
       <c r="G25" s="34" t="s">
         <v>148</v>
       </c>
       <c r="H25" s="4"/>
       <c r="I25" s="2"/>
       <c r="J25" s="12"/>
+      <c r="K25" s="2"/>
       <c r="L25" s="2"/>
     </row>
     <row r="26" spans="1:132">
       <c r="A26" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="83"/>
       <c r="C26" s="50"/>
       <c r="D26" s="59"/>
       <c r="E26" s="4"/>
       <c r="F26" s="83"/>
       <c r="G26" s="59"/>
       <c r="H26" s="4"/>
       <c r="I26" s="2"/>
       <c r="J26" s="3"/>
+      <c r="K26" s="2"/>
       <c r="L26" s="2"/>
     </row>
     <row r="27" spans="1:132">
       <c r="A27" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="82"/>
       <c r="C27" s="2"/>
       <c r="D27" s="18"/>
       <c r="E27" s="2"/>
       <c r="G27" s="18"/>
       <c r="H27" s="2"/>
       <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
       <c r="L27" s="2"/>
     </row>
     <row r="28" spans="1:132">
       <c r="A28" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="83" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>178</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="65" t="s">
         <v>203</v>
       </c>
       <c r="F28" s="50" t="s">
         <v>190</v>
       </c>
       <c r="G28" s="22" t="s">
         <v>112</v>
       </c>
       <c r="H28" s="87" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="32" t="s">
         <v>133</v>
       </c>
       <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
       <c r="L28" s="2"/>
     </row>
     <row r="29" spans="1:132">
       <c r="A29" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="82" t="s">
         <v>158</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>179</v>
       </c>
       <c r="D29" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="65" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="50" t="s">
         <v>191</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>113</v>
       </c>
       <c r="H29" s="87" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>150</v>
       </c>
       <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
       <c r="L29" s="2"/>
     </row>
     <row r="30" spans="1:132">
       <c r="A30" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="83" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="86" t="s">
         <v>162</v>
       </c>
       <c r="D30" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="65" t="s">
         <v>204</v>
       </c>
       <c r="F30" s="50" t="s">
         <v>192</v>
       </c>
       <c r="G30" s="22"/>
       <c r="H30" s="87" t="s">
         <v>99</v>
       </c>
       <c r="I30" s="72"/>
       <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
       <c r="L30" s="2"/>
     </row>
     <row r="31" spans="1:132">
       <c r="A31" s="2"/>
       <c r="B31" s="82" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>212</v>
       </c>
       <c r="D31" s="34" t="s">
         <v>146</v>
       </c>
       <c r="E31" s="65" t="s">
         <v>212</v>
       </c>
       <c r="F31" s="50" t="s">
         <v>212</v>
       </c>
       <c r="G31" s="34" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="87" t="s">
         <v>212</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>23</v>
       </c>
       <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
       <c r="L31" s="2"/>
     </row>
     <row r="32" spans="1:132">
       <c r="A32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="83"/>
       <c r="C32" s="12"/>
       <c r="D32" s="22" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E32" s="65"/>
       <c r="F32" s="50" t="s">
         <v>82</v>
       </c>
       <c r="G32" s="59" t="s">
         <v>212</v>
       </c>
       <c r="H32" s="87" t="s">
         <v>128</v>
       </c>
       <c r="I32" s="32" t="s">
         <v>212</v>
       </c>
       <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
       <c r="L32" s="2"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="82"/>
       <c r="C33" s="12"/>
       <c r="D33" s="69" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E33" s="65"/>
       <c r="F33" s="50"/>
       <c r="G33" s="69" t="s">
         <v>128</v>
       </c>
       <c r="H33" s="87"/>
       <c r="I33" s="9" t="s">
         <v>138</v>
       </c>
       <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
       <c r="L33" s="2"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="83"/>
       <c r="C34" s="12"/>
       <c r="D34" s="59"/>
       <c r="E34" s="65"/>
       <c r="F34" s="50"/>
       <c r="G34" s="59"/>
       <c r="H34" s="87"/>
       <c r="I34" s="32" t="s">
         <v>59</v>
       </c>
       <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
       <c r="L34" s="2"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="69" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D36" s="59" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="92" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H36" s="2"/>
       <c r="I36" s="32" t="s">
         <v>106</v>
       </c>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="23" t="s">
         <v>38</v>
       </c>
       <c r="D37" s="69" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="92" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H37" s="2"/>
       <c r="I37" s="9" t="s">
         <v>166</v>
       </c>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="70"/>
       <c r="D38" s="59" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="52"/>
       <c r="H38" s="2"/>
       <c r="I38" s="72" t="s">
         <v>167</v>
       </c>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="15"/>
       <c r="B39" s="2"/>
       <c r="C39" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D39" s="69" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="52"/>
       <c r="H39" s="2"/>
       <c r="I39" s="9" t="s">
         <v>200</v>
       </c>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="23" t="s">
         <v>171</v>
       </c>
       <c r="D40" s="59" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="92" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H40" s="2"/>
       <c r="I40" s="32" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="23" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D41" s="69"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="52"/>
       <c r="H41" s="2"/>
       <c r="I41" s="9" t="s">
         <v>175</v>
       </c>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="70" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="52"/>
       <c r="H42" s="2"/>
       <c r="I42" s="32" t="s">
         <v>120</v>
       </c>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="P42"/>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="P43"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="51" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>132</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="78" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="17" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="94" t="s">
         <v>104</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="29" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G45" s="28" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="78" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="51" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="8" t="s">
         <v>57</v>
       </c>
       <c r="G46" s="28"/>
       <c r="H46" s="2"/>
       <c r="I46" s="78" t="s">
         <v>138</v>
       </c>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="17"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="94" t="s">
         <v>175</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="41" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G47" s="31" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H47" s="2"/>
       <c r="I47" s="78" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="17" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="68"/>
       <c r="E48" s="2"/>
       <c r="F48" s="65" t="s">
         <v>186</v>
       </c>
       <c r="G48" s="28" t="s">
         <v>37</v>
       </c>
       <c r="H48" s="2"/>
       <c r="I48" s="78"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="95" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="65" t="s">
         <v>185</v>
       </c>
       <c r="G49" s="28" t="s">
         <v>204</v>
       </c>
       <c r="H49" s="2"/>
       <c r="I49" s="78"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="68" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="8"/>
       <c r="G50" s="28"/>
       <c r="H50" s="2"/>
       <c r="I50" s="78"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="95"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
@@ -6076,112 +6094,112 @@
       <c r="A52" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="51"/>
       <c r="E52" s="2"/>
       <c r="F52" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G52" s="78"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B53" s="2"/>
       <c r="D53" s="94"/>
       <c r="E53" s="2"/>
       <c r="F53" s="29" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G53" s="78" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="51"/>
       <c r="E54" s="2"/>
       <c r="F54" s="8" t="s">
         <v>57</v>
       </c>
       <c r="G54" s="78" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="13"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="94"/>
       <c r="E55" s="2"/>
       <c r="F55" s="41" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G55" s="100" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="68"/>
       <c r="E56" s="2"/>
       <c r="F56" s="65" t="s">
         <v>186</v>
       </c>
       <c r="G56" s="78" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="17"/>
       <c r="C57" s="2"/>
       <c r="D57" s="95"/>
       <c r="E57" s="2"/>
       <c r="F57" s="65" t="s">
         <v>185</v>
       </c>
       <c r="G57" s="78"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
     </row>
@@ -6207,52 +6225,52 @@
     <row r="61" spans="1:12">
       <c r="J61" s="53"/>
     </row>
     <row r="62" spans="1:12">
       <c r="J62" s="53"/>
     </row>
     <row r="63" spans="1:12">
       <c r="J63" s="53"/>
     </row>
     <row r="64" spans="1:12">
       <c r="J64" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AMJ1020"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I41" sqref="I41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="1" customWidth="1"/>
     <col min="4" max="5" width="9.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.625" style="1" customWidth="1"/>
     <col min="7" max="9" width="9.75" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="7" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="14.625" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.125" style="1" customWidth="1"/>
     <col min="17" max="1022" width="4.625" style="1" customWidth="1"/>
     <col min="1023" max="1024" width="5.125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>102</v>
       </c>
@@ -6307,452 +6325,452 @@
         <v>108</v>
       </c>
       <c r="F3" s="2">
         <v>111</v>
       </c>
       <c r="G3" s="17">
         <v>114</v>
       </c>
       <c r="H3" s="46">
         <v>118</v>
       </c>
       <c r="I3" s="2">
         <v>119</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
-      <c r="E4" s="83" t="s">
+      <c r="E4" s="60" t="s">
         <v>143</v>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
-      <c r="E5" s="82" t="s">
+      <c r="E5" s="60" t="s">
         <v>141</v>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
-      <c r="E6" s="83"/>
+      <c r="E6" s="60"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
-      <c r="E7" s="82" t="s">
-        <v>218</v>
+      <c r="E7" s="60" t="s">
+        <v>322</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
-      <c r="E8" s="83"/>
+      <c r="E8" s="60"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
-      <c r="E9" s="82" t="s">
-        <v>247</v>
+      <c r="E9" s="60" t="s">
+        <v>246</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
-      <c r="E10" s="83"/>
+      <c r="E10" s="60"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="60" t="s">
         <v>143</v>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="22" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>206</v>
       </c>
       <c r="I12" s="43" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J12" s="2"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="60" t="s">
         <v>141</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="26"/>
       <c r="H13" s="8" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="I13" s="43"/>
       <c r="J13" s="2"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="60" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="22"/>
       <c r="H14" s="4" t="s">
         <v>151</v>
       </c>
       <c r="I14" s="88" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J14" s="2"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="60" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="69" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="H15" s="9"/>
       <c r="I15" s="93" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J15" s="2"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="60"/>
       <c r="F16" s="2"/>
       <c r="G16" s="59" t="s">
         <v>59</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>189</v>
       </c>
       <c r="I16" s="43"/>
       <c r="J16" s="2"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="60" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="I17" s="43"/>
       <c r="J17" s="2"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="60"/>
       <c r="F18" s="2"/>
       <c r="G18" s="22"/>
       <c r="H18" s="6"/>
       <c r="I18" s="43"/>
       <c r="J18" s="2"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="12" t="s">
         <v>198</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="51" t="s">
         <v>143</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>152</v>
       </c>
       <c r="G20" s="22" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H20" s="44" t="s">
         <v>97</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="J20" s="2"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>177</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>199</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>141</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>153</v>
       </c>
       <c r="G21" s="34" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H21" s="44"/>
       <c r="I21" s="29" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J21" s="2"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="51"/>
       <c r="F22" s="6" t="s">
         <v>154</v>
       </c>
       <c r="G22" s="22"/>
       <c r="H22" s="87" t="s">
         <v>196</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>139</v>
       </c>
       <c r="C23" s="99" t="s">
         <v>188</v>
       </c>
       <c r="D23" s="69" t="s">
         <v>127</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>188</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>155</v>
       </c>
       <c r="G23" s="69" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="H23" s="44" t="s">
         <v>188</v>
       </c>
       <c r="I23" s="8" t="s">
         <v>188</v>
       </c>
       <c r="J23" s="2"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="17"/>
       <c r="B24" s="23" t="s">
         <v>188</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>162</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="68"/>
       <c r="F24" s="74" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G24" s="22" t="s">
         <v>59</v>
       </c>
       <c r="H24" s="44" t="s">
         <v>176</v>
       </c>
       <c r="I24" s="65"/>
       <c r="J24" s="2"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="12"/>
       <c r="D25" s="34" t="s">
         <v>188</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F25" s="75" t="s">
         <v>188</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>188</v>
       </c>
       <c r="H25" s="44"/>
       <c r="I25" s="8"/>
       <c r="J25" s="2"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="12"/>
       <c r="D26" s="59"/>
       <c r="E26" s="51"/>
       <c r="F26" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="22"/>
       <c r="H26" s="44"/>
       <c r="I26" s="8"/>
@@ -6876,478 +6894,489 @@
         <v>212</v>
       </c>
       <c r="E32" s="83"/>
       <c r="F32" s="2"/>
       <c r="G32" s="43" t="s">
         <v>57</v>
       </c>
       <c r="H32" s="44" t="s">
         <v>216</v>
       </c>
       <c r="I32" s="22" t="s">
         <v>58</v>
       </c>
       <c r="J32" s="2"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="12" t="s">
         <v>162</v>
       </c>
       <c r="D33" s="24"/>
       <c r="E33" s="82" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F33" s="2"/>
       <c r="G33" s="43" t="s">
         <v>147</v>
       </c>
       <c r="H33" s="44"/>
       <c r="I33" s="33" t="s">
         <v>212</v>
       </c>
       <c r="J33" s="2"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="12"/>
       <c r="D34" s="24"/>
       <c r="E34" s="83"/>
       <c r="F34" s="2"/>
       <c r="G34" s="43" t="s">
         <v>212</v>
       </c>
       <c r="H34" s="44"/>
       <c r="I34" s="59"/>
       <c r="J34" s="2"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="43" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="50" t="s">
         <v>98</v>
       </c>
+      <c r="E36" s="2"/>
       <c r="F36" s="23" t="s">
         <v>35</v>
       </c>
       <c r="G36" s="43"/>
       <c r="H36" s="2"/>
-      <c r="I36" s="2"/>
+      <c r="I36" s="60"/>
       <c r="J36" s="2"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="9" t="s">
         <v>120</v>
       </c>
+      <c r="E37" s="2"/>
       <c r="F37" s="23" t="s">
         <v>38</v>
       </c>
       <c r="G37" s="43"/>
       <c r="H37" s="2"/>
-      <c r="I37" s="2"/>
+      <c r="I37" s="60" t="s">
+        <v>325</v>
+      </c>
       <c r="J37" s="2"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="82"/>
       <c r="C38" s="2"/>
       <c r="D38" s="51" t="s">
-        <v>224</v>
-      </c>
+        <v>223</v>
+      </c>
+      <c r="E38" s="2"/>
       <c r="F38" s="23"/>
       <c r="G38" s="43"/>
       <c r="H38" s="2"/>
-      <c r="I38" s="2"/>
+      <c r="I38" s="60"/>
       <c r="J38" s="2"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="83"/>
       <c r="C39" s="2"/>
       <c r="D39" s="12" t="s">
         <v>156</v>
       </c>
+      <c r="E39" s="2"/>
       <c r="F39" s="23" t="s">
         <v>26</v>
       </c>
       <c r="G39" s="43"/>
       <c r="H39" s="2"/>
-      <c r="I39" s="2"/>
+      <c r="I39" s="60" t="s">
+        <v>223</v>
+      </c>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="17"/>
       <c r="B40" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="50" t="s">
         <v>157</v>
       </c>
+      <c r="E40" s="2"/>
       <c r="F40" s="23" t="s">
         <v>171</v>
       </c>
       <c r="G40" s="43"/>
       <c r="H40" s="2"/>
-      <c r="I40" s="2"/>
+      <c r="I40" s="60"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="83" t="s">
         <v>127</v>
       </c>
       <c r="C41" s="2"/>
       <c r="D41" s="9"/>
+      <c r="E41" s="2"/>
       <c r="F41" s="23" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="G41" s="43"/>
       <c r="H41" s="2"/>
-      <c r="I41" s="2"/>
+      <c r="I41" s="60"/>
       <c r="J41" s="2"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="82" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="51"/>
+      <c r="E42" s="2"/>
       <c r="F42" s="23"/>
       <c r="G42" s="43"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="2"/>
+      <c r="I42" s="60"/>
       <c r="J42" s="2"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="83" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="82"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="78"/>
       <c r="F44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="78" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="7" t="s">
         <v>202</v>
       </c>
       <c r="J44" s="2"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="83"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="78" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="F45" s="28" t="s">
         <v>19</v>
       </c>
       <c r="G45" s="78" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J45" s="2"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B46" s="82"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="78" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="F46" s="28" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="78" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H46" s="2"/>
       <c r="I46" s="7" t="s">
         <v>41</v>
       </c>
       <c r="J46" s="2"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B47" s="83"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="100" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F47" s="28" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="78" t="s">
         <v>147</v>
       </c>
       <c r="H47" s="2"/>
       <c r="I47" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J47" s="2"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="2"/>
       <c r="B48" s="82"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="100"/>
       <c r="F48" s="28" t="s">
         <v>172</v>
       </c>
       <c r="G48" s="78"/>
       <c r="H48" s="2"/>
       <c r="I48" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J48" s="2"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="83"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="78" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F49" s="76" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G49" s="78"/>
       <c r="H49" s="2"/>
       <c r="I49" s="7" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="J49" s="2"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="82"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="78"/>
       <c r="F50" s="23"/>
       <c r="G50" s="78"/>
       <c r="H50" s="2"/>
       <c r="I50" s="7"/>
       <c r="J50" s="2"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="78"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="25" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E52" s="78"/>
       <c r="F52" s="2"/>
       <c r="G52" s="78"/>
       <c r="H52" s="2"/>
       <c r="I52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="2"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="32"/>
       <c r="E53" s="78"/>
       <c r="F53" s="2"/>
       <c r="G53" s="78" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H53" s="2"/>
       <c r="I53" s="28" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="2"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="25" t="s">
         <v>27</v>
       </c>
       <c r="E54" s="78"/>
       <c r="F54" s="2"/>
       <c r="G54" s="78" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H54" s="2"/>
       <c r="I54" s="28" t="s">
         <v>22</v>
       </c>
       <c r="J54" s="2"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="32"/>
       <c r="E55" s="78"/>
       <c r="F55" s="2"/>
       <c r="G55" s="100" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="H55" s="2"/>
       <c r="I55" s="28"/>
       <c r="J55" s="2"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="73" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E56" s="78"/>
       <c r="F56" s="2"/>
       <c r="G56" s="78" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H56" s="2"/>
       <c r="I56" s="28" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="J56" s="2"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="97"/>
       <c r="E57" s="78"/>
       <c r="F57" s="2"/>
       <c r="G57" s="78"/>
       <c r="H57" s="2"/>
       <c r="I57" s="31" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="J57" s="2"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="98"/>
       <c r="E58" s="78"/>
       <c r="F58" s="2"/>
       <c r="G58" s="78"/>
       <c r="H58" s="2"/>
       <c r="I58" s="70" t="s">
         <v>29</v>
       </c>
       <c r="J58" s="2"/>
     </row>
     <row r="59" spans="1:10" s="1" customFormat="1">
       <c r="C59"/>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:10" s="1" customFormat="1">
       <c r="D60"/>
@@ -8310,52 +8339,52 @@
     <row r="1009" s="1" customFormat="1"/>
     <row r="1010" s="1" customFormat="1"/>
     <row r="1011" s="1" customFormat="1"/>
     <row r="1012" s="1" customFormat="1"/>
     <row r="1013" s="1" customFormat="1"/>
     <row r="1014" s="1" customFormat="1"/>
     <row r="1015" s="1" customFormat="1"/>
     <row r="1016" s="1" customFormat="1"/>
     <row r="1017" s="1" customFormat="1"/>
     <row r="1018" s="1" customFormat="1"/>
     <row r="1019" s="1" customFormat="1"/>
     <row r="1020" s="1" customFormat="1"/>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" firstPageNumber="0" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AMJ65"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12:F18"/>
+    <sheetView topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.875" style="1" customWidth="1"/>
     <col min="3" max="7" width="9.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.75" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.75" style="1" customWidth="1"/>
     <col min="14" max="15" width="4.625" style="56" customWidth="1"/>
     <col min="16" max="16" width="4.75" style="56" customWidth="1"/>
     <col min="17" max="17" width="13.875" style="56" customWidth="1"/>
     <col min="18" max="1022" width="4.625" style="1" customWidth="1"/>
     <col min="1023" max="1024" width="5.125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>114</v>
       </c>
     </row>
@@ -8550,114 +8579,114 @@
       <c r="B12" s="83" t="s">
         <v>105</v>
       </c>
       <c r="C12" s="77" t="s">
         <v>159</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="44" t="s">
         <v>144</v>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="22" t="s">
         <v>132</v>
       </c>
       <c r="H12" s="65" t="s">
         <v>203</v>
       </c>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="82" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C13" s="77" t="s">
         <v>160</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="44" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="34" t="s">
         <v>131</v>
       </c>
       <c r="H13" s="65" t="s">
         <v>97</v>
       </c>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="83" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="44" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="22" t="s">
         <v>69</v>
       </c>
       <c r="H14" s="65" t="s">
         <v>204</v>
       </c>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="82" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="44" t="s">
         <v>173</v>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="34" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H15" s="65" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2"/>
       <c r="B16" s="83"/>
       <c r="C16" s="81"/>
       <c r="D16" s="2"/>
       <c r="E16" s="44"/>
       <c r="F16" s="2"/>
       <c r="G16" s="59" t="s">
         <v>127</v>
       </c>
       <c r="H16" s="65"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="82"/>
       <c r="C17" s="9"/>
       <c r="D17" s="2"/>
@@ -8846,560 +8875,560 @@
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="44" t="s">
         <v>197</v>
       </c>
       <c r="C28" s="35" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="41" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="44" t="s">
         <v>177</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="88"/>
       <c r="H28" s="44" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="I28" s="69" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="J28" s="18"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>158</v>
       </c>
       <c r="C29" s="35" t="s">
         <v>69</v>
       </c>
       <c r="D29" s="41" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="44" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="88" t="s">
         <v>147</v>
       </c>
       <c r="H29" s="44" t="s">
         <v>97</v>
       </c>
       <c r="I29" s="69" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J29" s="18"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="44" t="s">
         <v>212</v>
       </c>
       <c r="C30" s="35" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D30" s="41" t="s">
         <v>100</v>
       </c>
       <c r="E30" s="44" t="s">
         <v>139</v>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="43" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H30" s="44"/>
       <c r="I30" s="69" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="J30" s="18"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="44" t="s">
         <v>205</v>
       </c>
       <c r="C31" s="35" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="41" t="s">
         <v>212</v>
       </c>
       <c r="E31" s="44"/>
       <c r="F31" s="2"/>
       <c r="G31" s="43" t="s">
         <v>213</v>
       </c>
       <c r="H31" s="44" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="I31" s="69" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="J31" s="18"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="17"/>
       <c r="B32" s="44"/>
       <c r="C32" s="42" t="s">
         <v>212</v>
       </c>
       <c r="D32" s="65"/>
       <c r="E32" s="44" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="43" t="s">
         <v>214</v>
       </c>
       <c r="H32" s="44" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="I32" s="69" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="J32" s="18"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="44"/>
       <c r="C33" s="35" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="65"/>
       <c r="E33" s="44"/>
       <c r="F33" s="2"/>
       <c r="G33" s="43" t="s">
         <v>215</v>
       </c>
       <c r="H33" s="44"/>
       <c r="I33" s="69"/>
       <c r="J33" s="18"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="44"/>
       <c r="C34" s="35"/>
       <c r="D34" s="41"/>
       <c r="E34" s="44"/>
       <c r="F34" s="2"/>
       <c r="G34" s="43"/>
       <c r="H34" s="44"/>
       <c r="I34" s="69" t="s">
         <v>121</v>
       </c>
       <c r="J34" s="18"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="43" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="H35" s="44"/>
       <c r="I35" s="69"/>
       <c r="J35" s="18"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="25"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="43"/>
       <c r="H36" s="44"/>
       <c r="I36" s="69"/>
       <c r="J36" s="18"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="32" t="s">
         <v>169</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="43"/>
       <c r="H37" s="44"/>
       <c r="I37" s="69"/>
       <c r="J37" s="18"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C38" s="25" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="43"/>
       <c r="H38" s="44"/>
       <c r="I38" s="69"/>
       <c r="J38" s="18"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="83" t="s">
         <v>127</v>
       </c>
       <c r="C39" s="32" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="43"/>
       <c r="H39" s="83"/>
       <c r="I39" s="18"/>
       <c r="J39" s="2"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="17"/>
       <c r="B40" s="82" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C40" s="25"/>
       <c r="D40" s="2"/>
       <c r="E40" s="12" t="s">
         <v>181</v>
       </c>
       <c r="F40" s="2"/>
       <c r="G40" s="43"/>
       <c r="H40" s="82"/>
       <c r="I40" s="18"/>
       <c r="J40" s="2"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="83" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C41" s="32"/>
       <c r="D41" s="2"/>
       <c r="E41" s="12" t="s">
         <v>180</v>
       </c>
       <c r="F41" s="2"/>
       <c r="G41" s="43"/>
       <c r="H41" s="83" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="I41" s="18"/>
       <c r="J41" s="2"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="82"/>
       <c r="C42" s="73"/>
       <c r="D42" s="2"/>
       <c r="E42" s="12"/>
       <c r="F42" s="2"/>
       <c r="G42" s="43"/>
       <c r="H42" s="82" t="s">
         <v>158</v>
       </c>
       <c r="I42" s="18"/>
       <c r="J42" s="2"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="83"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="12"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="83" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="I43" s="18"/>
       <c r="J43" s="2"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="82"/>
       <c r="C44" s="78" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="12"/>
       <c r="F44" s="2"/>
       <c r="G44" s="32"/>
       <c r="H44" s="82" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="I44" s="78"/>
       <c r="J44" s="2"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="83"/>
       <c r="C45" s="78" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="12" t="s">
         <v>99</v>
       </c>
       <c r="F45" s="2"/>
       <c r="G45" s="25" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="H45" s="83"/>
       <c r="I45" s="78" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="J45" s="2"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="17" t="s">
         <v>77</v>
       </c>
       <c r="B46" s="82"/>
       <c r="C46" s="78" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="12" t="s">
         <v>45</v>
       </c>
       <c r="F46" s="2"/>
       <c r="G46" s="32"/>
       <c r="H46" s="82"/>
       <c r="I46" s="78" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="J46" s="2"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="17" t="s">
         <v>78</v>
       </c>
       <c r="B47" s="83"/>
       <c r="C47" s="78" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="12" t="s">
         <v>175</v>
       </c>
       <c r="F47" s="2"/>
       <c r="G47" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H47" s="83"/>
       <c r="I47" s="100" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="J47" s="2"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="17"/>
       <c r="B48" s="82"/>
       <c r="C48" s="78"/>
       <c r="D48" s="2"/>
       <c r="E48" s="12" t="s">
         <v>201</v>
       </c>
       <c r="F48" s="2"/>
       <c r="G48" s="32" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H48" s="82"/>
       <c r="I48" s="100"/>
       <c r="J48" s="18"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" s="17" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="83"/>
       <c r="C49" s="78"/>
       <c r="D49" s="2"/>
       <c r="E49" s="85"/>
       <c r="F49" s="2"/>
       <c r="G49" s="73"/>
       <c r="H49" s="83"/>
       <c r="I49" s="78" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="J49" s="18"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" s="17" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="78"/>
       <c r="D50" s="2"/>
       <c r="E50" s="12" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F50" s="2"/>
       <c r="G50" s="32"/>
       <c r="H50" s="82"/>
       <c r="I50" s="78"/>
       <c r="J50" s="18"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="17" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="18"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="18"/>
       <c r="F51" s="2"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
       <c r="I51" s="78"/>
       <c r="J51" s="18"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B52" s="18"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="18"/>
       <c r="F52" s="2"/>
       <c r="G52" s="78"/>
       <c r="H52" s="18"/>
       <c r="I52" s="78"/>
       <c r="J52" s="18"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B53" s="18"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="18"/>
       <c r="F53" s="2"/>
       <c r="G53" s="78" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H53" s="18"/>
       <c r="I53" s="78"/>
       <c r="J53" s="18"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B54" s="18"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="18"/>
       <c r="F54" s="2"/>
       <c r="G54" s="78" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H54" s="18"/>
       <c r="I54" s="78"/>
       <c r="J54" s="18"/>
       <c r="L54" s="61"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B55" s="18"/>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="2"/>
       <c r="G55" s="100" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="H55" s="18"/>
       <c r="I55" s="78"/>
       <c r="J55" s="18"/>
       <c r="L55" s="61"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="17" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="2"/>
       <c r="G56" s="78" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="H56" s="2"/>
       <c r="I56" s="78"/>
       <c r="J56" s="18"/>
       <c r="L56" s="61"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="21"/>
       <c r="C57" s="18"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="2"/>
       <c r="G57" s="78"/>
       <c r="H57" s="2"/>
       <c r="I57" s="78"/>
       <c r="J57" s="18"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="15" t="s">
         <v>94</v>
       </c>
       <c r="B58" s="21"/>
@@ -9424,52 +9453,52 @@
     <row r="62" spans="1:12">
       <c r="H62"/>
     </row>
     <row r="63" spans="1:12">
       <c r="H63"/>
     </row>
     <row r="64" spans="1:12">
       <c r="H64"/>
     </row>
     <row r="65" spans="8:8">
       <c r="H65"/>
     </row>
   </sheetData>
   <pageMargins left="0.23611111111111099" right="0.16" top="0.74861111111111101" bottom="0.74861111111111101" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" scale="87" firstPageNumber="0" fitToWidth="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AMJ58"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="M31" sqref="M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.875" style="1" customWidth="1"/>
     <col min="12" max="12" width="4.875" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.25" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.25" style="1" customWidth="1"/>
     <col min="15" max="1022" width="4.625" style="1" customWidth="1"/>
     <col min="1023" max="1024" width="5.125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>122</v>
       </c>
@@ -9600,298 +9629,298 @@
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="51" t="s">
         <v>123</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="43" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D10" s="84" t="s">
         <v>184</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="43" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
     </row>
     <row r="11" spans="1:15" ht="15.75">
       <c r="A11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="51"/>
       <c r="D11" s="8" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="88" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="O11" s="62"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="9" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D12" s="8"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="93" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H12" s="2"/>
       <c r="I12" s="6" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="M12" s="57"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="51" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D13" s="41" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="43"/>
       <c r="H13" s="2"/>
       <c r="I13" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="M13" s="57"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="9" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D14" s="84"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="43"/>
       <c r="H14" s="2"/>
       <c r="I14" s="6"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="M14" s="57"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="51"/>
       <c r="D15" s="65" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="43"/>
       <c r="H15" s="2"/>
       <c r="I15" s="74" t="s">
         <v>129</v>
       </c>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="M15" s="57"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="84"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="43"/>
       <c r="H16" s="2"/>
       <c r="I16" s="75" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="M16" s="57"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="51" t="s">
         <v>123</v>
       </c>
       <c r="D17" s="8"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="43"/>
       <c r="H17" s="2"/>
       <c r="I17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="8"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="43"/>
       <c r="H18" s="2"/>
       <c r="I18" s="96" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="M18" s="57"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="51"/>
       <c r="D19" s="41"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="H19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
     </row>
     <row r="20" spans="1:13" ht="13.5" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="9" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="34" t="s">
         <v>209</v>
       </c>
       <c r="H20" s="2"/>
       <c r="I20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="51" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="34" t="s">
         <v>210</v>
       </c>
       <c r="H21" s="2"/>
       <c r="I21" s="28" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="9" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="34" t="s">
         <v>211</v>
       </c>
       <c r="H22" s="2"/>
       <c r="I22" s="28" t="s">
         <v>22</v>
       </c>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="51"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="34"/>
       <c r="H23" s="2"/>
@@ -9929,204 +9958,204 @@
       <c r="F25" s="9"/>
       <c r="G25" s="34" t="s">
         <v>188</v>
       </c>
       <c r="H25" s="2"/>
       <c r="I25" s="76" t="s">
         <v>188</v>
       </c>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="50" t="s">
         <v>124</v>
       </c>
       <c r="G26" s="34"/>
       <c r="H26" s="2"/>
       <c r="I26" s="70" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="9" t="s">
         <v>158</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="51" t="s">
         <v>125</v>
       </c>
       <c r="G28" s="78"/>
       <c r="H28" s="78" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="I28" s="22" t="s">
         <v>112</v>
       </c>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="F29" s="85" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="G29" s="78" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H29" s="78" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="I29" s="34" t="s">
         <v>113</v>
       </c>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="50" t="s">
         <v>126</v>
       </c>
       <c r="G30" s="78" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H30" s="100" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="I30" s="22"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="9"/>
       <c r="G31" s="100" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="H31" s="100"/>
       <c r="I31" s="34" t="s">
         <v>129</v>
       </c>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="63"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="17"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="51"/>
       <c r="G32" s="78" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="H32" s="78" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="I32" s="59" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="12"/>
       <c r="G33" s="78"/>
       <c r="H33" s="78"/>
       <c r="I33" s="34" t="s">
         <v>148</v>
       </c>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="50"/>
       <c r="G34" s="78"/>
       <c r="H34" s="78"/>
       <c r="I34" s="59" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="9"/>
       <c r="G35" s="78"/>
       <c r="H35" s="78"/>
       <c r="I35" s="18"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
@@ -10178,85 +10207,85 @@
         <v>68</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="78"/>
       <c r="I39" s="34" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="17"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="78"/>
       <c r="I40" s="59" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="17"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="69" t="s">
         <v>128</v>
       </c>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="17"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="59" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="17"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>